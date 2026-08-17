--- v0 (2026-06-22)
+++ v1 (2026-08-17)
@@ -422,51 +422,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F240"/>
+  <dimension ref="A1:F242"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>RE</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Nome</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Divisão</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -1424,51 +1424,55 @@
       <c r="A34" t="inlineStr">
         <is>
           <t>01726</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Bruno Leonardo Hummel</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Controle Técnico</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>bruno.hummel@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>5248</t>
         </is>
       </c>
-      <c r="F34" t="inlineStr"/>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>(19) 99126-7311</t>
+        </is>
+      </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>02032</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Cadastro</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Cadastro</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>cadastro.daae@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>5246</t>
@@ -2813,51 +2817,51 @@
       <c r="F81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>01727</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Gabriela Marino Silva</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Dívida Ativa</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>gabriela.silva@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>5248</t>
+          <t>5253</t>
         </is>
       </c>
       <c r="F82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>09171</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Gabriela Sass Melato</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Jurídico</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>gabriela.melato@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
@@ -3025,4389 +3029,4445 @@
       <c r="B89" t="inlineStr">
         <is>
           <t>Giovana Martins Valillo dos Santos</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Atendimento</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>giovana.santos@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>5271</t>
         </is>
       </c>
       <c r="F89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>01733</t>
+          <t>09181</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Gustavo Gonçalves da Silva</t>
+          <t>Guilherme de Souza</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Elétrica</t>
+          <t>Compras e Licitação</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>gustavo.silva@daaerioclaro.sp.gov.br</t>
+          <t>guilherme.souza@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>5240</t>
+          <t>5235</t>
         </is>
       </c>
       <c r="F90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>01007</t>
+          <t>01733</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Hamilton Teixeira do Amaral</t>
+          <t>Gustavo Gonçalves da Silva</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>DAAE</t>
+          <t>Elétrica</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>rh@daaerioclaro.sp.gov.br</t>
+          <t>gustavo.silva@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5240</t>
         </is>
       </c>
       <c r="F91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>01433</t>
+          <t>01007</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Heitor Elias Lautenschleger</t>
+          <t>Hamilton Teixeira do Amaral</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Obras e Manutenção</t>
+          <t>DAAE</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>manutencao@daaerioclaro.sp.gov.br</t>
+          <t>rh@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>5200</t>
         </is>
       </c>
       <c r="F92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>09174</t>
+          <t>01433</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Helena Massucci Pirolo</t>
+          <t>Heitor Elias Lautenschleger</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Financeiro</t>
+          <t>Obras e Manutenção</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>helena.pirolo@daaerioclaro.sp.gov.br</t>
+          <t>manutencao@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>5238</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>01198</t>
+          <t>09174</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Hermes Jose Leite Machado</t>
+          <t>Helena Massucci Pirolo</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>Financeiro</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>qualidade@daaerioclaro.sp.gov.br</t>
+          <t>helena.pirolo@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5238</t>
         </is>
       </c>
       <c r="F94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>09164</t>
+          <t>01198</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Isac Godoy Pinheiro</t>
+          <t>Hermes Jose Leite Machado</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Contabilidade</t>
+          <t>ETA</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>protocolodaaerioclaro@daaerioclaro.sp.gov.br</t>
+          <t>qualidade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>5254</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>01335</t>
+          <t>09164</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Ivaldo Costa</t>
+          <t>Isac Godoy Pinheiro</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Portaria</t>
+          <t>Contabilidade</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
+          <t>protocolodaaerioclaro@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5254</t>
         </is>
       </c>
       <c r="F96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>01339</t>
+          <t>01335</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Ivan Lahr Furquim de Camargo</t>
+          <t>Ivaldo Costa</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Cadastro</t>
+          <t>Portaria</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>cadastro.daae@daaerioclaro.sp.gov.br</t>
+          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>5200</t>
         </is>
       </c>
-      <c r="F97" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>09173</t>
+          <t>01339</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Izabella Deliberali</t>
+          <t>Ivan Lahr Furquim de Camargo</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Compras e Licitação</t>
+          <t>Cadastro</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>compras@daaerioclaro.sp.gov.br</t>
+          <t>cadastro.daae@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>5209</t>
-[...2 lines deleted...]
-      <c r="F98" t="inlineStr"/>
+          <t>5200</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>(19) 99116-3681</t>
+        </is>
+      </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>01618</t>
+          <t>09173</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Jair Alves Martins</t>
+          <t>Izabella Deliberali</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Administrativo</t>
+          <t>Compras e Licitação</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>jair@daaerioclaro.sp.gov.br</t>
+          <t>compras@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>5226</t>
+          <t>5209</t>
         </is>
       </c>
       <c r="F99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>01749</t>
+          <t>01618</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Jefferson Rodrigo Andrade</t>
+          <t>Jair Alves Martins</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Diretoria</t>
+          <t>Administrativo</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>jefferson.andrade@daaerioclaro.sp.gov.br</t>
+          <t>jair@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>5232</t>
-[...6 lines deleted...]
-      </c>
+          <t>5226</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>01509</t>
+          <t>01749</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>João Batista de Souza</t>
+          <t>Jefferson Rodrigo Andrade</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Topografia</t>
+          <t>Diretoria</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>batista@daaerioclaro.sp.gov.br</t>
+          <t>jefferson.andrade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5232</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>(19) 99442-0657</t>
+          <t>(19) 99441-9659</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>01262</t>
+          <t>01509</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>João Gilberto das Neves</t>
+          <t>João Batista de Souza</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Mecânica</t>
+          <t>Topografia</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>mecanica@daaerioclaro.sp.gov.br</t>
+          <t>batista@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>5278</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>(19) 99267-8855</t>
+          <t>(19) 99442-0657</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>01354</t>
+          <t>01262</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Jorge Paulo da Silva</t>
+          <t>João Gilberto das Neves</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>Mecânica</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>qualidade@daaerioclaro.sp.gov.br</t>
+          <t>mecanica@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>5200</t>
-[...2 lines deleted...]
-      <c r="F103" t="inlineStr"/>
+          <t>5278</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>(19) 99267-8855</t>
+        </is>
+      </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>01544</t>
+          <t>01354</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>José Carlos Luna Junior</t>
+          <t>Jorge Paulo da Silva</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>DAAE</t>
+          <t>ETA</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>rh@daaerioclaro.sp.gov.br</t>
+          <t>qualidade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>5200</t>
         </is>
       </c>
       <c r="F104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>01260</t>
+          <t>01544</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>José de Almeida Monteiro</t>
+          <t>José Carlos Luna Junior</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Obras e Manutenção</t>
+          <t>DAAE</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>manutencao@daaerioclaro.sp.gov.br</t>
+          <t>rh@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>5200</t>
         </is>
       </c>
       <c r="F105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>01428</t>
+          <t>01260</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>José Eduardo do Vale</t>
+          <t>José de Almeida Monteiro</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Obras e Manutenção</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>eduardovale@daaerioclaro.sp.gov.br</t>
+          <t>manutencao@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>5228</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>01385</t>
+          <t>01428</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>José Felício Prado</t>
+          <t>José Eduardo do Vale</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Portaria</t>
+          <t>Obras e Manutenção</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
+          <t>eduardovale@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>5236</t>
+          <t>5228</t>
         </is>
       </c>
       <c r="F107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>01748</t>
+          <t>01385</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>José Fernando Campanha</t>
+          <t>José Felício Prado</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Obras e Manutenção</t>
+          <t>Portaria</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>jose.campanha@daaerioclaro.sp.gov.br</t>
+          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>5232</t>
-[...6 lines deleted...]
-      </c>
+          <t>5236</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>01744</t>
+          <t>01748</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>José Luiz Altarugio Jr</t>
+          <t>José Fernando Campanha</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Comercial</t>
+          <t>Obras e Manutenção</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>jose.altarugio@daaerioclaro.sp.gov.br</t>
+          <t>jose.campanha@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>5237</t>
-[...2 lines deleted...]
-      <c r="F109" t="inlineStr"/>
+          <t>5232</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>(19) 99267-7849</t>
+        </is>
+      </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>01307</t>
+          <t>01744</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>José Reinaldo Pereira</t>
+          <t>José Luiz Altarugio Jr</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Meio Ambiente</t>
+          <t>Comercial</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>ambiental@daaerioclaro.sp.gov.br</t>
+          <t>jose.altarugio@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5237</t>
         </is>
       </c>
       <c r="F110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>01536</t>
+          <t>01307</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>José Valdeci Zampin</t>
+          <t>José Reinaldo Pereira</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Comercial</t>
+          <t>Meio Ambiente</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
+          <t>ambiental@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>5200</t>
         </is>
       </c>
       <c r="F111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>01392</t>
+          <t>01536</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Josué Florentino da Silva</t>
+          <t>José Valdeci Zampin</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Protocolo</t>
+          <t>Comercial</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>protocolodaaerioclaro@daaerioclaro.sp.gov.br</t>
+          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>5254</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>01214</t>
+          <t>01392</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Jovane Barbosa</t>
+          <t>Josué Florentino da Silva</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Almoxarifado</t>
+          <t>Protocolo</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>jovane@daaerioclaro.sp.gov.br</t>
+          <t>protocolodaaerioclaro@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>5282</t>
+          <t>5254</t>
         </is>
       </c>
       <c r="F113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>01386</t>
+          <t>01214</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Julio Cesar Cassab</t>
+          <t>Jovane Barbosa</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Comercial</t>
+          <t>Almoxarifado</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
+          <t>jovane@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5282</t>
         </is>
       </c>
       <c r="F114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>09169</t>
+          <t>01386</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Kaleb Domingos de Moraes</t>
+          <t>Julio Cesar Cassab</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Almoxarifado</t>
+          <t>Comercial</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>kaleb.moraes@daaerioclaro.sp.gov.br</t>
+          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>5230</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>01732</t>
+          <t>09169</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Karolyne Estephane Prado Martins</t>
+          <t>Kaleb Domingos de Moraes</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Gestão de Pessoas</t>
+          <t>Almoxarifado</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>karolyne.martins@daaerioclaro.sp.gov.br</t>
+          <t>kaleb.moraes@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>5217</t>
+          <t>5230</t>
         </is>
       </c>
       <c r="F116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>01714</t>
+          <t>01732</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Kelvin Treece da Silva Buzzo</t>
+          <t>Karolyne Estephane Prado Martins</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Obras e Manutenção</t>
+          <t>Gestão de Pessoas</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>manutencao@daaerioclaro.sp.gov.br</t>
+          <t>karolyne.martins@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5217</t>
         </is>
       </c>
       <c r="F117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>02019</t>
+          <t>01714</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Laboratório DAAE</t>
+          <t>Kelvin Treece da Silva Buzzo</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>Obras e Manutenção</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>qualidade@daaerioclaro.sp.gov.br</t>
+          <t>manutencao@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>(19) 3527-0705</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>09160</t>
+          <t>02019</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Laís Carolina Estevam</t>
+          <t>Laboratório DAAE</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Jurídico</t>
+          <t>ETA</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>lais.estevam@daaerioclaro.sp.gov.br</t>
+          <t>qualidade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>5216</t>
+          <t>(19) 3527-0705</t>
         </is>
       </c>
       <c r="F119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>01465</t>
+          <t>09160</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Lázaro Francisco Sass</t>
+          <t>Laís Carolina Estevam</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Obras e Manutenção</t>
+          <t>Jurídico</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>manutencao@daaerioclaro.sp.gov.br</t>
+          <t>lais.estevam@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5216</t>
         </is>
       </c>
       <c r="F120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>01666</t>
+          <t>01465</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Leandro José Lomba</t>
+          <t>Lázaro Francisco Sass</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>Obras e Manutenção</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>manutencao@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>5200</t>
         </is>
       </c>
       <c r="F121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>01746</t>
+          <t>01666</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Leandro Tresoldi</t>
+          <t>Leandro José Lomba</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Superintendência</t>
+          <t>Obras e Manutenção</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>leandro.tresoldi@daaerioclaro.sp.gov.br</t>
+          <t>manutencao@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>5266</t>
-[...6 lines deleted...]
-      </c>
+          <t>5200</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>01448</t>
+          <t>01746</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Leomar de Lima da Silva</t>
+          <t>Leandro Tresoldi</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Transporte</t>
+          <t>Superintendência</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>leomar@daaerioclaro.sp.gov.br</t>
+          <t>leandro.tresoldi@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>5277</t>
-[...2 lines deleted...]
-      <c r="F123" t="inlineStr"/>
+          <t>5266</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>(19) 99374-6891</t>
+        </is>
+      </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>01611</t>
+          <t>01448</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Leonardo Marcondes de Sousa Pereira</t>
+          <t>Leomar de Lima da Silva</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>DAAE</t>
+          <t>Transporte</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>rh@daaerioclaro.sp.gov.br</t>
+          <t>leomar@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>5200</t>
-[...6 lines deleted...]
-      </c>
+          <t>5277</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>01490</t>
+          <t>01611</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Leonildo Nestor de Carvalho</t>
+          <t>Leonardo Marcondes de Sousa Pereira</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Captação</t>
-[...2 lines deleted...]
-      <c r="D125" t="inlineStr"/>
+          <t>DAAE</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>rh@daaerioclaro.sp.gov.br</t>
+        </is>
+      </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>3539-1373</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>(19) 99897-5059</t>
+          <t>(19) 99131-1582</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>02020</t>
+          <t>01490</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Licitação</t>
+          <t>Leonildo Nestor de Carvalho</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Compras e Licitação</t>
-[...6 lines deleted...]
-      </c>
+          <t>Captação</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
-          <t>5235</t>
+          <t>3539-1373</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>(19) 99377-0518</t>
+          <t>(19) 99897-5059</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>01684</t>
+          <t>02020</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Lucas Reis Rodrigues</t>
+          <t>Licitação</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Jurídico</t>
+          <t>Compras e Licitação</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>lucas.reis@daaerioclaro.sp.gov.br</t>
+          <t>licitacao@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>5265</t>
-[...2 lines deleted...]
-      <c r="F127" t="inlineStr"/>
+          <t>5235</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>(19) 99377-0518</t>
+        </is>
+      </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>01059</t>
+          <t>01684</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Luciane Mazzini</t>
+          <t>Lucas Reis Rodrigues</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Dívida Ativa</t>
+          <t>Jurídico</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>luciane@daaerioclaro.sp.gov.br</t>
+          <t>lucas.reis@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>5216</t>
+          <t>5265</t>
         </is>
       </c>
       <c r="F128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>01259</t>
+          <t>01059</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Luciano de Souza</t>
+          <t>Luciane Mazzini</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Obras e Manutenção</t>
+          <t>Dívida Ativa</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>luciano@daaerioclaro.sp.gov.br</t>
+          <t>luciane@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>5228</t>
-[...6 lines deleted...]
-      </c>
+          <t>5216</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>01469</t>
+          <t>01259</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Luciano Ricardo de Almeida</t>
+          <t>Luciano de Souza</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>Obras e Manutenção</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>manutencao@daaerioclaro.sp.gov.br</t>
+          <t>luciano@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>5228</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>(19) 99120-9027</t>
+          <t>(19) 99442-0703</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>01355</t>
+          <t>01469</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Luciano Tadeu Coletti</t>
+          <t>Luciano Ricardo de Almeida</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>Obras e Manutenção</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>qualidade@daaerioclaro.sp.gov.br</t>
+          <t>manutencao@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>5200</t>
-[...2 lines deleted...]
-      <c r="F131" t="inlineStr"/>
+          <t>5228</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>(19) 99120-9027</t>
+        </is>
+      </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>01709</t>
+          <t>01355</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Lucimara Aparecida Inacio</t>
+          <t>Luciano Tadeu Coletti</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Financeiro</t>
+          <t>ETA</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>lucimara.inacio@daaerioclaro.sp.gov.br</t>
+          <t>qualidade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>5214</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>01526</t>
+          <t>01709</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Luis Antonio Fernandes</t>
+          <t>Lucimara Aparecida Inacio</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Obras e Manutenção</t>
+          <t>Financeiro</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>manutencao@daaerioclaro.sp.gov.br</t>
+          <t>lucimara.inacio@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>5228</t>
-[...6 lines deleted...]
-      </c>
+          <t>5214</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>01155</t>
+          <t>01526</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Luis Claudio Chiavaretti</t>
+          <t>Luis Antonio Fernandes</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Gestão de Pessoas</t>
+          <t>Obras e Manutenção</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>claudio@daaerioclaro.sp.gov.br</t>
+          <t>manutencao@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>5267</t>
-[...2 lines deleted...]
-      <c r="F134" t="inlineStr"/>
+          <t>5228</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>(19) 99374-1491</t>
+        </is>
+      </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>01316</t>
+          <t>01155</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Luis Claudio de Andrade</t>
+          <t>Luis Claudio Chiavaretti</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Obras e Manutenção</t>
+          <t>Gestão de Pessoas</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>manutencao@daaerioclaro.sp.gov.br</t>
+          <t>claudio@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>5228</t>
-[...6 lines deleted...]
-      </c>
+          <t>5267</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>01498</t>
+          <t>01316</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Luis Fernando Penteado</t>
+          <t>Luis Claudio de Andrade</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Comercial</t>
+          <t>Obras e Manutenção</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
+          <t>manutencao@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>5200</t>
-[...2 lines deleted...]
-      <c r="F136" t="inlineStr"/>
+          <t>5228</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>(19) 99442-0677</t>
+        </is>
+      </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>01138</t>
+          <t>01498</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Luiz Carlos Gomes da Silva</t>
+          <t>Luis Fernando Penteado</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>Comercial</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>qualidade@daaerioclaro.sp.gov.br</t>
+          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>5200</t>
         </is>
       </c>
       <c r="F137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>00790</t>
+          <t>01138</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Luiz Cruz Fernandes</t>
+          <t>Luiz Carlos Gomes da Silva</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Obras e Manutenção</t>
+          <t>ETA</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>manutencao@daaerioclaro.sp.gov.br</t>
+          <t>qualidade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>5228</t>
-[...6 lines deleted...]
-      </c>
+          <t>5200</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>01589</t>
+          <t>00790</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Luiz Fernando Dressador</t>
+          <t>Luiz Cruz Fernandes</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Dívida Ativa</t>
+          <t>Obras e Manutenção</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>luiz.dressador@daaerioclaro.sp.gov.br</t>
+          <t>manutencao@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>5253</t>
-[...2 lines deleted...]
-      <c r="F139" t="inlineStr"/>
+          <t>5228</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>(19) 99442-0743</t>
+        </is>
+      </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>01518</t>
+          <t>01589</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Luiz Zacarias</t>
+          <t>Luiz Fernando Dressador</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>Dívida Ativa</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>qualidade@daaerioclaro.sp.gov.br</t>
+          <t>luiz.dressador@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5253</t>
         </is>
       </c>
       <c r="F140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>01284</t>
+          <t>01518</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Manoel Rodrigues Faria</t>
+          <t>Luiz Zacarias</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Portaria</t>
+          <t>ETA</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
+          <t>qualidade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>5200</t>
         </is>
       </c>
       <c r="F141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>09167</t>
+          <t>01284</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Manoela Ferro Trindade</t>
+          <t>Manoel Rodrigues Faria</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Atendimento</t>
+          <t>Portaria</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>manoela.trindade@daaerioclaro.sp.gov.br</t>
+          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>5271</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>01210</t>
+          <t>09167</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Marcio Luis Bianchini</t>
+          <t>Manoela Ferro Trindade</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Almoxarifado</t>
+          <t>Atendimento</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>bianchini@daaerioclaro.sp.gov.br</t>
+          <t>manoela.trindade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>5202</t>
+          <t>5271</t>
         </is>
       </c>
       <c r="F143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>01425</t>
+          <t>01210</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Márcio Olivio Rozin</t>
+          <t>Marcio Luis Bianchini</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>DAAE</t>
+          <t>Almoxarifado</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>rh@daaerioclaro.sp.gov.br</t>
+          <t>bianchini@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5202</t>
         </is>
       </c>
       <c r="F144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>01652</t>
+          <t>01425</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Marco Aurélio de Freitas</t>
+          <t>Márcio Olivio Rozin</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Tecnologia da Informação</t>
+          <t>DAAE</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>marco.freitas@daaerioclaro.sp.gov.br</t>
+          <t>rh@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>5241</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>01665</t>
+          <t>01652</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Marcos Eduardo Prado</t>
+          <t>Marco Aurélio de Freitas</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>DAAE</t>
+          <t>Tecnologia da Informação</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>rh@daaerioclaro.sp.gov.br</t>
+          <t>marco.freitas@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5241</t>
         </is>
       </c>
       <c r="F146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>01578</t>
+          <t>01665</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Marcos Henrique Caetanο</t>
+          <t>Marcos Eduardo Prado</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>DAAE</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>qualidade@daaerioclaro.sp.gov.br</t>
+          <t>rh@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>5200</t>
         </is>
       </c>
       <c r="F147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>01398</t>
+          <t>01578</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Maria José de Negreiros Schmidt</t>
+          <t>Marcos Henrique Caetanο</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Protocolo</t>
+          <t>ETA</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>mariajose@daaerioclaro.sp.gov.br</t>
+          <t>qualidade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>5254</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>01598</t>
+          <t>01398</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Mariana Carla Lourenço Franchito</t>
+          <t>Maria José de Negreiros Schmidt</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Atendimento</t>
+          <t>Protocolo</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>mariana@daaerioclaro.sp.gov.br</t>
+          <t>mariajose@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>5242</t>
-[...6 lines deleted...]
-      </c>
+          <t>5254</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>01711</t>
+          <t>01598</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Marina Luiza Lunardi da Silva</t>
+          <t>Mariana Carla Lourenço Franchito</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Atendimento</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>marina.silva@daaerioclaro.sp.gov.br</t>
+          <t>mariana@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>5271</t>
-[...2 lines deleted...]
-      <c r="F150" t="inlineStr"/>
+          <t>5242</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>(19) 99442-0493</t>
+        </is>
+      </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>01713</t>
+          <t>01711</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Mario Luiz de Lima Brito</t>
+          <t>Marina Luiza Lunardi da Silva</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Topografia</t>
+          <t>Atendimento</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>mario.brito@daaerioclaro.sp.gov.br</t>
+          <t>marina.silva@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>5271</t>
         </is>
       </c>
       <c r="F151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>01715</t>
+          <t>01713</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Marly Sonia Pompônio Barbanera</t>
+          <t>Mario Luiz de Lima Brito</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Diretoria</t>
+          <t>Topografia</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>marly.barbanera@daaerioclaro.sp.gov.br</t>
+          <t>mario.brito@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>5256</t>
+          <t>-</t>
         </is>
       </c>
       <c r="F152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>01479</t>
+          <t>01715</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Marta Lucas Dias</t>
+          <t>Marly Sonia Pompônio Barbanera</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Almoxarifado</t>
+          <t>Diretoria</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>marta.dias@daaerioclaro.sp.gov.br</t>
+          <t>marly.barbanera@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>5282</t>
+          <t>5256</t>
         </is>
       </c>
       <c r="F153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>01740</t>
+          <t>01479</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Mateus Cestaro Salla Sa</t>
+          <t>Marta Lucas Dias</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Cadastro</t>
+          <t>Almoxarifado</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>mateus.sa@daaerioclaro.sp.gov.br</t>
+          <t>marta.dias@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>5244</t>
+          <t>5282</t>
         </is>
       </c>
       <c r="F154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>01723</t>
+          <t>01740</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Matheus Stecca Fernandes Pezzotti</t>
+          <t>Mateus Cestaro Salla Sa</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Imprensa</t>
+          <t>Cadastro</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>assessoriadeimprensa@daaerioclaro.sp.gov.br</t>
+          <t>mateus.sa@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>(19) 99290-4831</t>
-[...6 lines deleted...]
-      </c>
+          <t>5244</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>08003</t>
+          <t>01723</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Mauricio Tetsuaki Donato</t>
+          <t>Matheus Stecca Fernandes Pezzotti</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>CCO</t>
+          <t>Imprensa</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>cco@daaerioclaro.sp.gov.br</t>
+          <t>assessoriadeimprensa@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>5268</t>
-[...2 lines deleted...]
-      <c r="F156" t="inlineStr"/>
+          <t>(19) 99290-4831</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>(19) 99290-4831</t>
+        </is>
+      </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>01081</t>
+          <t>08003</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Mauro Lucio Barreto</t>
+          <t>Mauricio Tetsuaki Donato</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Mecânica</t>
+          <t>CCO</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>mauro.barreto@daaerioclaro.sp.gov.br</t>
+          <t>cco@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>5278</t>
+          <t>5268</t>
         </is>
       </c>
       <c r="F157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>02035</t>
+          <t>01081</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
+          <t>Mauro Lucio Barreto</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
           <t>Mecânica</t>
         </is>
       </c>
-      <c r="C158" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>mecanica@daaerioclaro.sp.gov.br</t>
+          <t>mauro.barreto@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>5278</t>
         </is>
       </c>
-      <c r="F158" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>09100</t>
+          <t>02035</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Milena Almeida da Silva</t>
+          <t>Mecânica</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Comercial</t>
+          <t>Mecânica</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>milena.almeida@daaerioclaro.sp.gov.br</t>
+          <t>mecanica@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>5247</t>
+          <t>5278</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>(19) 98387-1592</t>
+          <t>(19) 99372-5023</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>08157</t>
+          <t>09100</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Mônica Aparecida Capp</t>
+          <t>Milena Almeida da Silva</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Atendimento</t>
+          <t>Comercial</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>monica.capp@daaerioclaro.sp.gov.br</t>
+          <t>milena.almeida@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>5271</t>
-[...2 lines deleted...]
-      <c r="F160" t="inlineStr"/>
+          <t>5247</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>(19) 99776-5515</t>
+        </is>
+      </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>01739</t>
+          <t>08157</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Murilo dos Santos</t>
+          <t>Mônica Aparecida Capp</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Financeiro</t>
+          <t>Atendimento</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>murilo.santos@daaerioclaro.sp.gov.br</t>
+          <t>monica.capp@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>5262</t>
+          <t>5271</t>
         </is>
       </c>
       <c r="F161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>01704</t>
+          <t>01739</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Naiara Ferraz Bonatte Marques</t>
+          <t>Murilo dos Santos</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Gestão de Pessoas</t>
+          <t>Financeiro</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>naiara.marques@daaerioclaro.sp.gov.br</t>
+          <t>murilo.santos@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>5217</t>
+          <t>5262</t>
         </is>
       </c>
       <c r="F162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>01734</t>
+          <t>01704</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Natalia Araujo da Silva</t>
+          <t>Naiara Ferraz Bonatte Marques</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Cadastro</t>
+          <t>Gestão de Pessoas</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>natalia.silva@daaerioclaro.sp.gov.br</t>
+          <t>naiara.marques@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>5246</t>
+          <t>5217</t>
         </is>
       </c>
       <c r="F163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>09178</t>
+          <t>01734</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Nathalia Fernanda Bento dos Santos</t>
+          <t>Natalia Araujo da Silva</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Atendimento</t>
+          <t>Cadastro</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>nathalia.santos@daaerioclaro.sp.gov.br</t>
+          <t>natalia.silva@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>5271</t>
+          <t>5246</t>
         </is>
       </c>
       <c r="F164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>09201</t>
+          <t>09178</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Nathan Tagami Taniguti</t>
+          <t>Nathalia Fernanda Bento dos Santos</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Compras e Licitação</t>
+          <t>Atendimento</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>nathan.taniguti@daaerioclaro.sp.gov.br</t>
+          <t>nathalia.santos@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>5235</t>
+          <t>5271</t>
         </is>
       </c>
       <c r="F165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>01460</t>
+          <t>09201</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Nivaldo Sidinei Dias de Oliveira</t>
+          <t>Nathan Tagami Taniguti</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>Compras e Licitação</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>nivaldo.oliveira@daaerioclaro.sp.gov.br</t>
+          <t>nathan.taniguti@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>(19) 3527-0705</t>
-[...6 lines deleted...]
-      </c>
+          <t>5235</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>02002</t>
+          <t>09180</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Obras</t>
+          <t>Nicolas Feliciano da Cruz Silva</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Controle Técnico</t>
+          <t>Comercial</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>obras@daaerioclaro.sp.gov.br</t>
+          <t>nicolas.silva@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>5248</t>
+          <t>5260</t>
         </is>
       </c>
       <c r="F167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>02025</t>
+          <t>01460</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Obras e Manutenção</t>
+          <t>Nivaldo Sidinei Dias de Oliveira</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Obras e Manutenção</t>
+          <t>ETA</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>manutencao@daaerioclaro.sp.gov.br</t>
+          <t>nivaldo.oliveira@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>5279</t>
-[...2 lines deleted...]
-      <c r="F168" t="inlineStr"/>
+          <t>(19) 3527-0705</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>(19) 99126-6373</t>
+        </is>
+      </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>01420</t>
+          <t>02002</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Osmir Ferreira de Morais</t>
+          <t>Obras</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>Controle Técnico</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>qualidade@daaerioclaro.sp.gov.br</t>
+          <t>obras@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5248</t>
         </is>
       </c>
       <c r="F169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>09177</t>
+          <t>02025</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Osvaldo Celotti Neto</t>
+          <t>Obras e Manutenção</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Tecnologia da Informação</t>
+          <t>Obras e Manutenção</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>osvaldo.celotti@daaerioclaro.sp.gov.br</t>
+          <t>manutencao@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>5250</t>
+          <t>5279</t>
         </is>
       </c>
       <c r="F170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>01573</t>
+          <t>01420</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Osvaldo Paschoal</t>
+          <t>Osmir Ferreira de Morais</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Portaria</t>
+          <t>ETA</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
+          <t>qualidade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>5200</t>
         </is>
       </c>
       <c r="F171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>07030</t>
+          <t>09177</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Paloma Martins da Cruz</t>
+          <t>Osvaldo Celotti Neto</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>Tecnologia da Informação</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>qualidade@daaerioclaro.sp.gov.br</t>
+          <t>osvaldo.celotti@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>5245</t>
+          <t>5250</t>
         </is>
       </c>
       <c r="F172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>09170</t>
+          <t>01573</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Patrick Dywashington de Arruda dos Santos</t>
+          <t>Osvaldo Paschoal</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Atendimento</t>
+          <t>Portaria</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>patrick.santos@daaerioclaro.sp.gov.br</t>
+          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>5271</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>01568</t>
+          <t>07030</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Paulo Afonso Prado e Silva Jr</t>
+          <t>Paloma Martins da Cruz</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Portaria</t>
+          <t>ETA</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>paulo.afonso@daaerioclaro.sp.gov.br</t>
+          <t>qualidade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>-</t>
-[...6 lines deleted...]
-      </c>
+          <t>5245</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>01566</t>
+          <t>09170</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Paulo Correa</t>
+          <t>Patrick Dywashington de Arruda dos Santos</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Cadastro</t>
+          <t>Atendimento</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>paulo@daaerioclaro.sp.gov.br</t>
+          <t>patrick.santos@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>5246</t>
+          <t>5271</t>
         </is>
       </c>
       <c r="F175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>01314</t>
+          <t>01568</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Pedro de Lima Costa</t>
+          <t>Paulo Afonso Prado e Silva Jr</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>Portaria</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>qualidade@daaerioclaro.sp.gov.br</t>
+          <t>paulo.afonso@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>5200</t>
-[...2 lines deleted...]
-      <c r="F176" t="inlineStr"/>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>(19) 99372-5023</t>
+        </is>
+      </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>09165</t>
+          <t>01566</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Pedro Henrique Pimentel Vasconcellos Zangarini</t>
+          <t>Paulo Correa</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Controle Técnico</t>
+          <t>Cadastro</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>geoprocessamento@daaerioclaro.sp.gov.br</t>
+          <t>paulo@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>5248</t>
+          <t>5246</t>
         </is>
       </c>
       <c r="F177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>01520</t>
+          <t>01314</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Peter de Alcantara Rodsenko</t>
+          <t>Pedro de Lima Costa</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Portaria</t>
+          <t>ETA</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
+          <t>qualidade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>5200</t>
         </is>
       </c>
       <c r="F178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>01347</t>
+          <t>09165</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Peterson Machado</t>
+          <t>Pedro Henrique Pimentel Vasconcellos Zangarini</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Comercial</t>
+          <t>Controle Técnico</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>peterson.machado@daaerioclaro.sp.gov.br</t>
+          <t>geoprocessamento@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>5260</t>
+          <t>5248</t>
         </is>
       </c>
       <c r="F179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>02004</t>
+          <t>01520</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Plantão Oficina Mecânica</t>
+          <t>Peter de Alcantara Rodsenko</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Mecânica</t>
+          <t>Portaria</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>mecanica@daaerioclaro.sp.gov.br</t>
+          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>5278</t>
-[...6 lines deleted...]
-      </c>
+          <t>5200</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>01411</t>
+          <t>01347</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Plinio Rodrigues Machado Junior</t>
+          <t>Peterson Machado</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>Comercial</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>qualidade@daaerioclaro.sp.gov.br</t>
+          <t>peterson.machado@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5260</t>
         </is>
       </c>
       <c r="F181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>02006</t>
+          <t>02004</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Portaria Administrativo</t>
+          <t>Plantão Oficina Mecânica</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Portaria</t>
-[...2 lines deleted...]
-      <c r="D182" t="inlineStr"/>
+          <t>Mecânica</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>mecanica@daaerioclaro.sp.gov.br</t>
+        </is>
+      </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>5270</t>
-[...2 lines deleted...]
-      <c r="F182" t="inlineStr"/>
+          <t>5278</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>(19) 99337-0855</t>
+        </is>
+      </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>02005</t>
+          <t>01411</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Portaria Quadrado</t>
+          <t>Plinio Rodrigues Machado Junior</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Portaria</t>
-[...2 lines deleted...]
-      <c r="D183" t="inlineStr"/>
+          <t>ETA</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>qualidade@daaerioclaro.sp.gov.br</t>
+        </is>
+      </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>5280</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>02000</t>
+          <t>02006</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Procuradoria</t>
+          <t>Portaria Administrativo</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Jurídico</t>
-[...6 lines deleted...]
-      </c>
+          <t>Portaria</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
-          <t>5216</t>
+          <t>5270</t>
         </is>
       </c>
       <c r="F184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>02018</t>
+          <t>02005</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Protesto</t>
+          <t>Portaria Quadrado</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Dívida Ativa</t>
-[...6 lines deleted...]
-      </c>
+          <t>Portaria</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
-          <t>5216</t>
+          <t>5280</t>
         </is>
       </c>
       <c r="F185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>02021</t>
+          <t>02000</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Protocolo</t>
+          <t>Procuradoria</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Protocolo</t>
+          <t>Jurídico</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>protocolodaaerioclaro@daaerioclaro.sp.gov.br</t>
+          <t>procuradoria@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>5254</t>
+          <t>5216</t>
         </is>
       </c>
       <c r="F186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>01712</t>
+          <t>02018</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Rafael Almeida Marinho</t>
+          <t>Protesto</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Obras e Manutenção</t>
+          <t>Dívida Ativa</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>manutencao@daaerioclaro.sp.gov.br</t>
+          <t>protesto@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5216</t>
         </is>
       </c>
       <c r="F187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>01648</t>
+          <t>02021</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Rafael Martins da Rocha</t>
+          <t>Protocolo</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Compras e Licitação</t>
+          <t>Protocolo</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>rafael.rocha@daaerioclaro.sp.gov.br</t>
+          <t>protocolodaaerioclaro@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>5257</t>
+          <t>5254</t>
         </is>
       </c>
       <c r="F188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>01066</t>
+          <t>01712</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Railton de Souza</t>
+          <t>Rafael Almeida Marinho</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>Obras e Manutenção</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>qualidade@daaerioclaro.sp.gov.br</t>
+          <t>manutencao@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>5200</t>
         </is>
       </c>
       <c r="F189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>02009</t>
+          <t>01648</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Refeitório DAAE</t>
+          <t>Rafael Martins da Rocha</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Refeitório</t>
+          <t>Compras e Licitação</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>refeitoriodaae@daaerioclaro.sp.gov.br</t>
+          <t>rafael.rocha@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>3525-6171</t>
+          <t>5257</t>
         </is>
       </c>
       <c r="F190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>01564</t>
+          <t>01066</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Reginaldo Rozeno de Melo</t>
+          <t>Railton de Souza</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>ETA</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>qualidade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>5200</t>
         </is>
       </c>
       <c r="F191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>01743</t>
+          <t>02009</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Renato de Jesus Pereira</t>
+          <t>Refeitório DAAE</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>Refeitório</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>renato.pereira@daaerioclaro.sp.gov.br</t>
+          <t>refeitoriodaae@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>5272</t>
+          <t>3525-6171</t>
         </is>
       </c>
       <c r="F192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>01708</t>
+          <t>01564</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Renato Piccinin Lopes</t>
+          <t>Reginaldo Rozeno de Melo</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Obras e Manutenção</t>
+          <t>ETA</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>renato.lopes@daaerioclaro.sp.gov.br</t>
+          <t>qualidade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>5279</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>02022</t>
+          <t>01743</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>RH</t>
+          <t>Renato de Jesus Pereira</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Gestão de Pessoas</t>
+          <t>ETA</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>rh@daaerioclaro.sp.gov.br</t>
+          <t>renato.pereira@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>5269</t>
+          <t>5272</t>
         </is>
       </c>
       <c r="F194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>01655</t>
+          <t>01708</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Ricardo Buiocchi Bossi</t>
+          <t>Renato Piccinin Lopes</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Meio Ambiente</t>
+          <t>Obras e Manutenção</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>ricardo.bossi@daaerioclaro.sp.gov.br</t>
+          <t>renato.lopes@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>5259</t>
-[...6 lines deleted...]
-      </c>
+          <t>5279</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>01303</t>
+          <t>02022</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Robson Geraldo Serri</t>
+          <t>RH</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Transporte</t>
+          <t>Gestão de Pessoas</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
+          <t>rh@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5269</t>
         </is>
       </c>
       <c r="F196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>01407</t>
+          <t>01655</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Rodrigo Luis Del Conte</t>
+          <t>Ricardo Buiocchi Bossi</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Cadastro</t>
+          <t>Meio Ambiente</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>rodrigo.delconte@daaerioclaro.sp.gov.br</t>
+          <t>ricardo.bossi@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>5208</t>
+          <t>5259</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>(19) 99941-5995</t>
+          <t>(19) 99940-9724</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>01616</t>
+          <t>01303</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Rogéria Nogueira da Silva</t>
+          <t>Robson Geraldo Serri</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Comercial</t>
+          <t>Transporte</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>rogeria@daaerioclaro.sp.gov.br</t>
+          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>5203</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>01349</t>
+          <t>01407</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Rogério Aparecido Boccato</t>
+          <t>Rodrigo Luis Del Conte</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Comercial</t>
+          <t>Cadastro</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
+          <t>rodrigo.delconte@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>5200</t>
-[...2 lines deleted...]
-      <c r="F199" t="inlineStr"/>
+          <t>5208</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>(19) 99941-5995</t>
+        </is>
+      </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>01604</t>
+          <t>01616</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Rogério Aparecido Picceli</t>
+          <t>Rogéria Nogueira da Silva</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>Comercial</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>rogerio@daaerioclaro.sp.gov.br</t>
+          <t>rogeria@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>5229</t>
-[...6 lines deleted...]
-      </c>
+          <t>5203</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>01561</t>
+          <t>01349</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Rogério de Lucca</t>
+          <t>Rogério Aparecido Boccato</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Obras e Manutenção</t>
+          <t>Comercial</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>manutencao@daaerioclaro.sp.gov.br</t>
+          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>5228</t>
-[...6 lines deleted...]
-      </c>
+          <t>5200</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>01457</t>
+          <t>01604</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Rogério Ferraz de Barros</t>
+          <t>Rogério Aparecido Picceli</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>Comercial</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>qualidade@daaerioclaro.sp.gov.br</t>
+          <t>rogerio@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>5200</t>
-[...2 lines deleted...]
-      <c r="F202" t="inlineStr"/>
+          <t>5229</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>(19) 99614-6372</t>
+        </is>
+      </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>01558</t>
+          <t>01561</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Rogério Nunes Marcelino</t>
+          <t>Rogério de Lucca</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>Obras e Manutenção</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>qualidade@daaerioclaro.sp.gov.br</t>
+          <t>manutencao@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>5200</t>
-[...2 lines deleted...]
-      <c r="F203" t="inlineStr"/>
+          <t>5228</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>(19) 98387-1590</t>
+        </is>
+      </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>01439</t>
+          <t>01457</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Rogério Peres da Costa</t>
+          <t>Rogério Ferraz de Barros</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>ETA</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>qualidade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>5200</t>
         </is>
       </c>
       <c r="F204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>00870</t>
+          <t>01558</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Ronaldo Rezende</t>
+          <t>Rogério Nunes Marcelino</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>ETA</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>qualidade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>5200</t>
         </is>
       </c>
       <c r="F205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>01745</t>
+          <t>01439</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Rui Barbosa de Paula Lopes</t>
+          <t>Rogério Peres da Costa</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Diretoria</t>
+          <t>ETA</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>rui.lopes@daaerioclaro.sp.gov.br</t>
+          <t>qualidade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>5207</t>
-[...6 lines deleted...]
-      </c>
+          <t>5200</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>01212</t>
+          <t>00870</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Rui Fernando Gomes da Silva</t>
+          <t>Ronaldo Rezende</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Dívida Ativa</t>
+          <t>ETA</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>rui@daaerioclaro.sp.gov.br</t>
+          <t>qualidade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>5206</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>02029</t>
+          <t>01745</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Sala de Reunião</t>
+          <t>Rui Barbosa de Paula Lopes</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Tecnologia da Informação</t>
+          <t>Diretoria</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>salareuniao@daaerioclaro.sp.gov.br</t>
+          <t>rui.lopes@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>5220</t>
-[...2 lines deleted...]
-      <c r="F208" t="inlineStr"/>
+          <t>5207</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>(19) 99290-6424</t>
+        </is>
+      </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>01606</t>
+          <t>01212</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Sandra Lucia da Silva Costa</t>
+          <t>Rui Fernando Gomes da Silva</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Almoxarifado</t>
+          <t>Dívida Ativa</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>sandracosta@daaerioclaro.sp.gov.br</t>
+          <t>rui@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>5230</t>
-[...6 lines deleted...]
-      </c>
+          <t>5206</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>07026</t>
+          <t>02029</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Sara Hellen Ciamarro Trost</t>
+          <t>Sala de Reunião</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Cadastro</t>
+          <t>Tecnologia da Informação</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>sara.trost@daaerioclaro.sp.gov.br</t>
+          <t>salareuniao@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>5246</t>
+          <t>5220</t>
         </is>
       </c>
       <c r="F210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>02023</t>
+          <t>01606</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>SEESMT</t>
+          <t>Sandra Lucia da Silva Costa</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>SEESMT</t>
+          <t>Almoxarifado</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>seesmt@daaerioclaro.sp.gov.br</t>
+          <t>sandracosta@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>5218</t>
-[...2 lines deleted...]
-      <c r="F211" t="inlineStr"/>
+          <t>5230</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>(19) 99164-8922</t>
+        </is>
+      </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>01480</t>
+          <t>07026</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Selinho Carrara</t>
+          <t>Sara Hellen Ciamarro Trost</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Transporte</t>
+          <t>Cadastro</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
+          <t>sara.trost@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5246</t>
         </is>
       </c>
       <c r="F212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>01462</t>
+          <t>02023</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Sergio Eduardo Stauzert</t>
+          <t>SEESMT</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Portaria</t>
+          <t>SEESMT</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
+          <t>seesmt@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5218</t>
         </is>
       </c>
       <c r="F213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>01521</t>
+          <t>01480</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Sergio Roberto da Cruz Leite</t>
+          <t>Selinho Carrara</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Obras e Manutenção</t>
+          <t>Transporte</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>manutencao@daaerioclaro.sp.gov.br</t>
+          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>5200</t>
         </is>
       </c>
       <c r="F214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>01492</t>
+          <t>01462</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Sidnei Barbosa</t>
+          <t>Sergio Eduardo Stauzert</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>Portaria</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>qualidade@daaerioclaro.sp.gov.br</t>
+          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>5200</t>
         </is>
       </c>
       <c r="F215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>01289</t>
+          <t>01521</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Sidnei Liberali</t>
+          <t>Sergio Roberto da Cruz Leite</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Portaria</t>
+          <t>Obras e Manutenção</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
+          <t>manutencao@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>5200</t>
         </is>
       </c>
       <c r="F216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>01057</t>
+          <t>01492</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Sidnei Penteado</t>
+          <t>Sidnei Barbosa</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Portaria</t>
+          <t>ETA</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
+          <t>qualidade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>5200</t>
         </is>
       </c>
       <c r="F217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>01207</t>
+          <t>01289</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Sinivaldo Ribeiro de Souza</t>
+          <t>Sidnei Liberali</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Mecânica</t>
+          <t>Portaria</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>sinivaldo.souza@daaerioclaro.sp.gov.br</t>
+          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>5278</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>01731</t>
+          <t>01057</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Suelen Pereira Santos</t>
+          <t>Sidnei Penteado</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Superintendência</t>
+          <t>Portaria</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>suelen.santos@daaerioclaro.sp.gov.br</t>
+          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>5249</t>
-[...6 lines deleted...]
-      </c>
+          <t>5200</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>02036</t>
+          <t>01207</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Suporte DAAE</t>
+          <t>Sinivaldo Ribeiro de Souza</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Tecnologia da Informação</t>
+          <t>Mecânica</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>suporte@daaerioclaro.sp.gov.br</t>
+          <t>sinivaldo.souza@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>5241</t>
+          <t>5278</t>
         </is>
       </c>
       <c r="F220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>09175</t>
+          <t>01731</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Suzana Pereira Souza Gomes</t>
+          <t>Suelen Pereira Santos</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Compras e Licitação</t>
+          <t>Superintendência</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>suzana.gomes@daaerioclaro.sp.gov.br</t>
+          <t>suelen.santos@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>5209</t>
-[...2 lines deleted...]
-      <c r="F221" t="inlineStr"/>
+          <t>5249</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>(19) 99442-0755</t>
+        </is>
+      </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>01443</t>
+          <t>02036</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Suziley Cristina Rocon</t>
+          <t>Suporte DAAE</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Compras e Licitação</t>
+          <t>Tecnologia da Informação</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>suzi@daaerioclaro.sp.gov.br</t>
+          <t>suporte@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>5235</t>
-[...6 lines deleted...]
-      </c>
+          <t>5241</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>01735</t>
+          <t>09175</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Tatiane Aparecida da Costa</t>
+          <t>Suzana Pereira Souza Gomes</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>Compras e Licitação</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>qualidade@daaerioclaro.sp.gov.br</t>
+          <t>suzana.gomes@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5209</t>
         </is>
       </c>
       <c r="F223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>02024</t>
+          <t>01443</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Tecnologia da Informação</t>
+          <t>Suziley Cristina Rocon</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Tecnologia da Informação</t>
+          <t>Compras e Licitação</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
+          <t>suzi@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>5241</t>
-[...2 lines deleted...]
-      <c r="F224" t="inlineStr"/>
+          <t>5235</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>(19) 99377-0518</t>
+        </is>
+      </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>02033</t>
+          <t>01735</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Teleatedimento</t>
+          <t>Tatiane Aparecida da Costa</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Comercial</t>
+          <t>ETA</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>telerodrigo@daaerioclaro.sp.gov.br</t>
+          <t>qualidade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>5208</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>01721</t>
+          <t>02024</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Thomaz Carvalho da Silva</t>
+          <t>Tecnologia da Informação</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Mecânica</t>
+          <t>Tecnologia da Informação</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>thomaz.carvalho@daaerioclaro.sp.gov.br</t>
+          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>5278</t>
+          <t>5241</t>
         </is>
       </c>
       <c r="F226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>01528</t>
+          <t>02033</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Tobias Henrique da Costa</t>
+          <t>Teleatedimento</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Mecânica</t>
+          <t>Comercial</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>tobias@daaerioclaro.sp.gov.br</t>
+          <t>telerodrigo@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>5278</t>
+          <t>5208</t>
         </is>
       </c>
       <c r="F227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>01319</t>
+          <t>01721</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Udson Stefani Barca</t>
+          <t>Thomaz Carvalho da Silva</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Obras e Manutenção</t>
+          <t>Mecânica</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>manutencao@daaerioclaro.sp.gov.br</t>
+          <t>thomaz.carvalho@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>5228</t>
-[...6 lines deleted...]
-      </c>
+          <t>5278</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>01285</t>
+          <t>01528</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Vagner Dantas da Fonseca</t>
+          <t>Tobias Henrique da Costa</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Portaria</t>
+          <t>Mecânica</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
+          <t>tobias@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5278</t>
         </is>
       </c>
       <c r="F229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>01582</t>
+          <t>01319</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Vagner Roberto Vertú</t>
+          <t>Udson Stefani Barca</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>SEESMT</t>
+          <t>Obras e Manutenção</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>vagner.vertu@daaerioclaro.sp.gov.br</t>
+          <t>manutencao@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>5277</t>
+          <t>5228</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>(19) 99131-1582</t>
+          <t>(19) 99441-9727</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>01664</t>
+          <t>01285</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Valter Celio de Jesus Diorio</t>
+          <t>Vagner Dantas da Fonseca</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Obras e Manutenção</t>
+          <t>Portaria</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>manutencao@daaerioclaro.sp.gov.br</t>
+          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>5200</t>
         </is>
       </c>
       <c r="F231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>01287</t>
+          <t>01582</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Valter Luis Chil</t>
+          <t>Vagner Roberto Vertú</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>SEESMT</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>qualidade@daaerioclaro.sp.gov.br</t>
+          <t>vagner.vertu@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>5200</t>
-[...2 lines deleted...]
-      <c r="F232" t="inlineStr"/>
+          <t>5277</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>(19) 99131-1582</t>
+        </is>
+      </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>01700</t>
+          <t>01664</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Vinícius Antoine Silva de Lima</t>
+          <t>Valter Celio de Jesus Diorio</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>Obras e Manutenção</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>qualidade@daaerioclaro.sp.gov.br</t>
+          <t>manutencao@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>5245</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>09166</t>
+          <t>01287</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Vinicius Bomfim Crivelari</t>
+          <t>Valter Luis Chil</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Jurídico</t>
+          <t>ETA</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>vinicius.crivelari@daaerioclaro.sp.gov.br</t>
+          <t>qualidade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>5216</t>
+          <t>5200</t>
         </is>
       </c>
       <c r="F234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>01719</t>
+          <t>01700</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Vitor Alessandro Ghiraldeli</t>
+          <t>Vinícius Antoine Silva de Lima</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Elétrica</t>
+          <t>ETA</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>vitor.ghiraldeli@daaerioclaro.sp.gov.br</t>
+          <t>qualidade@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>5240</t>
+          <t>5245</t>
         </is>
       </c>
       <c r="F235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>01053</t>
+          <t>09166</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Vladimir Matheus da Silva</t>
+          <t>Vinicius Bomfim Crivelari</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Aferição</t>
+          <t>Jurídico</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>afericao@daaerioclaro.sp.gov.br</t>
+          <t>vinicius.crivelari@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>5227</t>
+          <t>5216</t>
         </is>
       </c>
       <c r="F236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>00894</t>
+          <t>01719</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Waldomiro Duarte</t>
+          <t>Vitor Alessandro Ghiraldeli</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Portaria</t>
+          <t>Elétrica</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
+          <t>vitor.ghiraldeli@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5240</t>
         </is>
       </c>
       <c r="F237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>01537</t>
+          <t>01053</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Walter Luiz Barozzi</t>
+          <t>Vladimir Matheus da Silva</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>ETA</t>
+          <t>Aferição</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>qualidade@daaerioclaro.sp.gov.br</t>
+          <t>afericao@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>5200</t>
+          <t>5227</t>
         </is>
       </c>
       <c r="F238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>01545</t>
+          <t>00894</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Walter Luiz Barozzi Junior</t>
+          <t>Waldomiro Duarte</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Obras e Manutenção</t>
+          <t>Portaria</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>manutencao@daaerioclaro.sp.gov.br</t>
+          <t>chamados.ti@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>5228</t>
-[...6 lines deleted...]
-      </c>
+          <t>5200</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
+          <t>01537</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>Walter Luiz Barozzi</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>ETA</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>qualidade@daaerioclaro.sp.gov.br</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>5200</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr"/>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>01545</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>Walter Luiz Barozzi Junior</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>Obras e Manutenção</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>manutencao@daaerioclaro.sp.gov.br</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>5228</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>(19) 99442-0733</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
           <t>01609</t>
         </is>
       </c>
-      <c r="B240" t="inlineStr">
+      <c r="B242" t="inlineStr">
         <is>
           <t>Wendy Maria de Paula Ribeiro</t>
         </is>
       </c>
-      <c r="C240" t="inlineStr">
+      <c r="C242" t="inlineStr">
         <is>
           <t>Dívida Ativa</t>
         </is>
       </c>
-      <c r="D240" t="inlineStr">
+      <c r="D242" t="inlineStr">
         <is>
           <t>wendy@daaerioclaro.sp.gov.br</t>
         </is>
       </c>
-      <c r="E240" t="inlineStr">
+      <c r="E242" t="inlineStr">
         <is>
           <t>5216</t>
         </is>
       </c>
-      <c r="F240" t="inlineStr">
+      <c r="F242" t="inlineStr">
         <is>
           <t>(19) 99134-3795</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>